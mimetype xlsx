--- v0 (2026-05-26)
+++ v1 (2026-07-28)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\홈페이지게시\식단표\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12165" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12165"/>
   </bookViews>
   <sheets>
     <sheet name="조식" sheetId="1" r:id="rId1"/>
     <sheet name="중식" sheetId="2" r:id="rId2"/>
     <sheet name="석식" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="73">
   <si>
     <t/>
   </si>
   <si>
     <t>【월간 식단】</t>
   </si>
   <si>
     <t>조회년월: 2026년 06월</t>
   </si>
   <si>
     <t>대일외국어고등학교</t>
   </si>
   <si>
@@ -109,62 +109,50 @@
 885.82/31.35/259.32/4.47</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>쌀밥(조,석)
 멸치육수떡국(S)(5.6.13)
 칼집갈비맛구이(1.2.5.6.10.15.16.18)
 진미채고추장무침(S)(1.5.6.13.17)
 보쌈김치(9)
 시리얼/우유(2.5.6)
 어포튀각
 * 에너지/단백질/칼슘/철
 885.92/40.36/334.27/6.03</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>쌀밥(조,석)
 토스트바(크로와상)(1.2.5.6.13)
 나주곰탕(2.5.6.16)
 연두부어린잎샐러드(S)(5.6)
 낙지오징어볶음(S)-조식(완)(5.6.17)
 배추김치(9)
 시리얼/우유(2.5.6)
 * 에너지/단백질/칼슘/철
 886.00/42.87/275.13/4.37</t>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...10 lines deleted...]
-888.37/46.18/346.80/5.51</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>소고기하이스덮밥(1.2.5.6.12.13.16)
 쌀밥(조,석)
 토스트바(크로플)(1.2.5.6.13)
 미소된장국(S)(5.6)
 체다치즈오믈렛(1.2.5.6)
 배추김치(9)
 시리얼/우유(2.5.6)
 생과일샐러드-조식(S)(1.2.5.6.11)
 * 에너지/단백질/칼슘/철
 887.82/36.02/315.76/3.55</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>쌀밥(조,석)
 카스테라인절미(5)
 황태배추국(S)-조식
 미나리무생채(S)-셀프(13)
 돈목살양념구이(조)(5.6.10.13)
 총각김치(대일)(9)
 시리얼/우유(2.5.6)
 * 에너지/단백질/칼슘/철
 887.89/47.34/246.24/4.23</t>
@@ -779,50 +767,62 @@
 * 에너지/단백질/칼슘/철
 890.91/65.64/143.86/6.66</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>쌀밥(조,석)
 토스트바(모닝빵)(1.2.5.6.11.13)
 소고기감자국(5.6.16)
 지중해식오이샐러드(2.5.12)
 고추장삼겹구이(조)(5.6.10.13)
 백김치(S)(9)
 시리얼/우유(2.5.6)
 * 에너지/단백질/칼슘/철
 887.84/46.16/266.57/3.98</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>피클*할라피뇨(S)(5.6)
 (추가밥&amp;김치볶음)(5.6.9)
 까르보나라스파게티(1.2.5.6.10)
 돈마카츠까스(10)
 양상추샐러드(셀프용)(S)(1.2.5.6)
 수제오렌지에이드(2)
 * 에너지/단백질/칼슘/철
 901.91/37.26/171.27/2.97</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>쌀밥(조,석)
+토스트바(베이글)(1.2.5.6.13)
+목살듬뿍김치찌개(S)(5.6)
+옛날소세지전(5.6.9.10.13)
+베이컨떡말이(S)(5.6)
+깍두기(9)
+시리얼&amp;우유(1.2.5.6)
+* 에너지/단백질/칼슘/철
+888.37/46.18/346.80/5.51</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0_ "/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -959,91 +959,91 @@
     </xf>
     <xf numFmtId="176" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
@@ -1299,1258 +1299,1258 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="B1:L21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="N21" sqref="N21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.125" style="1" customWidth="1"/>
     <col min="6" max="6" width="3.125" style="1" customWidth="1"/>
     <col min="7" max="7" width="1" style="1" customWidth="1"/>
     <col min="8" max="8" width="0.875" style="1" customWidth="1"/>
     <col min="9" max="9" width="1.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="18.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="18.125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="3.4" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:12" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="G2" s="11" t="s">
+      <c r="G2" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="H2" s="11"/>
-[...1 lines deleted...]
-      <c r="J2" s="11"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
     </row>
     <row r="3" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="13" t="s">
+      <c r="B3" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="13"/>
-[...5 lines deleted...]
-      <c r="J3" s="11"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="14"/>
+      <c r="I3" s="14"/>
+      <c r="J3" s="14"/>
     </row>
     <row r="4" spans="2:12" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="2:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="12"/>
-[...5 lines deleted...]
-      <c r="I5" s="12"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15"/>
     </row>
     <row r="6" spans="2:12" ht="5.65" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="2:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="14" t="s">
+      <c r="C7" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="14"/>
-      <c r="E7" s="14" t="s">
+      <c r="D7" s="17"/>
+      <c r="E7" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="14"/>
-[...2 lines deleted...]
-      <c r="I7" s="14" t="s">
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="J7" s="14"/>
+      <c r="J7" s="17"/>
       <c r="K7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="12">
         <v>1</v>
       </c>
-      <c r="D8" s="15"/>
-      <c r="E8" s="15">
+      <c r="D8" s="12"/>
+      <c r="E8" s="12">
         <v>2</v>
       </c>
-      <c r="F8" s="15"/>
-[...2 lines deleted...]
-      <c r="I8" s="15">
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12">
         <v>3</v>
       </c>
-      <c r="J8" s="15"/>
+      <c r="J8" s="12"/>
       <c r="K8" s="3">
         <v>4</v>
       </c>
       <c r="L8" s="3">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="2:12" ht="196.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="16" t="s">
+      <c r="C9" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="16"/>
-      <c r="E9" s="16" t="s">
+      <c r="D9" s="13"/>
+      <c r="E9" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="F9" s="16"/>
-[...3 lines deleted...]
-      <c r="J9" s="16"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="13"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C10" s="15">
+      <c r="C10" s="12">
         <v>8</v>
       </c>
-      <c r="D10" s="15"/>
-      <c r="E10" s="15">
+      <c r="D10" s="12"/>
+      <c r="E10" s="12">
         <v>9</v>
       </c>
-      <c r="F10" s="15"/>
-[...2 lines deleted...]
-      <c r="I10" s="15">
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12">
         <v>10</v>
       </c>
-      <c r="J10" s="15"/>
+      <c r="J10" s="12"/>
       <c r="K10" s="3">
         <v>11</v>
       </c>
       <c r="L10" s="3">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="2:12" ht="206.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="16" t="s">
+      <c r="C11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="13"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="D11" s="16"/>
-[...6 lines deleted...]
-      <c r="I11" s="16" t="s">
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="J11" s="16"/>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="12" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="12">
         <v>15</v>
       </c>
-      <c r="D12" s="15"/>
-      <c r="E12" s="15">
+      <c r="D12" s="12"/>
+      <c r="E12" s="12">
         <v>16</v>
       </c>
-      <c r="F12" s="15"/>
-[...2 lines deleted...]
-      <c r="I12" s="15">
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12">
         <v>17</v>
       </c>
-      <c r="J12" s="15"/>
+      <c r="J12" s="12"/>
       <c r="K12" s="3">
         <v>18</v>
       </c>
       <c r="L12" s="3">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="2:12" ht="222.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="16" t="s">
+      <c r="C13" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="D13" s="16"/>
-      <c r="E13" s="16" t="s">
+      <c r="F13" s="13"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="F13" s="16"/>
-[...2 lines deleted...]
-      <c r="I13" s="16" t="s">
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="J13" s="16"/>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="14" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C14" s="12">
         <v>22</v>
       </c>
-      <c r="D14" s="15"/>
-      <c r="E14" s="15">
+      <c r="D14" s="12"/>
+      <c r="E14" s="12">
         <v>23</v>
       </c>
-      <c r="F14" s="15"/>
-[...2 lines deleted...]
-      <c r="I14" s="15">
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12">
         <v>24</v>
       </c>
-      <c r="J14" s="15"/>
+      <c r="J14" s="12"/>
       <c r="K14" s="3">
         <v>25</v>
       </c>
       <c r="L14" s="3">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="2:12" ht="209.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C15" s="16" t="s">
+      <c r="C15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="D15" s="16"/>
-      <c r="E15" s="16" t="s">
+      <c r="F15" s="13"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="F15" s="16"/>
-[...2 lines deleted...]
-      <c r="I15" s="16" t="s">
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="J15" s="16"/>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="16" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C16" s="15">
+      <c r="C16" s="12">
         <v>29</v>
       </c>
-      <c r="D16" s="15"/>
-      <c r="E16" s="15">
+      <c r="D16" s="12"/>
+      <c r="E16" s="12">
         <v>30</v>
       </c>
-      <c r="F16" s="15"/>
-[...5 lines deleted...]
-      <c r="J16" s="16"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>0</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:12" ht="183.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="16" t="s">
-[...12 lines deleted...]
-      <c r="J17" s="16"/>
+      <c r="C17" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>0</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:12" ht="5.65" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="19" spans="2:12" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="17" t="s">
+      <c r="B19" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="17"/>
+      <c r="C19" s="11"/>
     </row>
     <row r="20" spans="2:12" s="9" customFormat="1" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="17" t="s">
+      <c r="B20" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="C20" s="17"/>
-[...8 lines deleted...]
-      <c r="L20" s="17"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
     </row>
     <row r="21" spans="2:12" ht="35.65" customHeight="1" x14ac:dyDescent="0.3"/>
+  </sheetData>
+  <mergeCells count="38">
+    <mergeCell ref="G2:J3"/>
+    <mergeCell ref="B5:I5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="E7:H7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:H8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="E9:H9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="E10:H10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="E11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="E12:H12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="E13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:H14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="E15:H15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:L20"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="E16:H16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="E17:H17"/>
+    <mergeCell ref="I17:J17"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="21" max="16383" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <pageSetUpPr autoPageBreaks="0"/>
+  </sheetPr>
+  <dimension ref="B1:L21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K32" sqref="K32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="1" style="5" customWidth="1"/>
+    <col min="2" max="2" width="2.625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="10.375" style="5" customWidth="1"/>
+    <col min="4" max="4" width="7.75" style="5" customWidth="1"/>
+    <col min="5" max="5" width="13.125" style="5" customWidth="1"/>
+    <col min="6" max="6" width="3.125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="1" style="5" customWidth="1"/>
+    <col min="8" max="8" width="0.875" style="5" customWidth="1"/>
+    <col min="9" max="9" width="1.625" style="5" customWidth="1"/>
+    <col min="10" max="10" width="16.125" style="5" customWidth="1"/>
+    <col min="11" max="11" width="18.375" style="5" customWidth="1"/>
+    <col min="12" max="12" width="18.125" style="5" customWidth="1"/>
+    <col min="13" max="16384" width="9" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:12" ht="3.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:12" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G2" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+    </row>
+    <row r="3" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+    </row>
+    <row r="4" spans="2:12" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="2:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+    </row>
+    <row r="6" spans="2:12" ht="5.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="2:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="21"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="J7" s="21"/>
+      <c r="K7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="22">
+        <v>1</v>
+      </c>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22">
+        <v>2</v>
+      </c>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22">
+        <v>3</v>
+      </c>
+      <c r="J8" s="22"/>
+      <c r="K8" s="7">
+        <v>4</v>
+      </c>
+      <c r="L8" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="2:12" ht="209.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="22">
+        <v>8</v>
+      </c>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22">
+        <v>9</v>
+      </c>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22">
+        <v>10</v>
+      </c>
+      <c r="J10" s="22"/>
+      <c r="K10" s="7">
+        <v>11</v>
+      </c>
+      <c r="L10" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="2:12" ht="209.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="23"/>
+      <c r="K11" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="22">
+        <v>15</v>
+      </c>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22">
+        <v>16</v>
+      </c>
+      <c r="F12" s="22"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22">
+        <v>17</v>
+      </c>
+      <c r="J12" s="22"/>
+      <c r="K12" s="7">
+        <v>18</v>
+      </c>
+      <c r="L12" s="7">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="2:12" ht="239.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="23"/>
+      <c r="K13" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="22">
+        <v>22</v>
+      </c>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22">
+        <v>23</v>
+      </c>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22">
+        <v>24</v>
+      </c>
+      <c r="J14" s="22"/>
+      <c r="K14" s="7">
+        <v>25</v>
+      </c>
+      <c r="L14" s="7">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="2:12" ht="209.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="J15" s="23"/>
+      <c r="K15" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="L15" s="8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="22">
+        <v>29</v>
+      </c>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22">
+        <v>30</v>
+      </c>
+      <c r="F16" s="22"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="22"/>
+      <c r="I16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="23"/>
+      <c r="K16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:12" ht="196.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="23"/>
+      <c r="K17" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:12" ht="5.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="2:12" s="10" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="24"/>
+    </row>
+    <row r="20" spans="2:12" s="10" customFormat="1" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+    </row>
+    <row r="21" spans="2:12" s="10" customFormat="1" ht="35.65" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:L20"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="E16:H16"/>
     <mergeCell ref="I16:J16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="E17:H17"/>
     <mergeCell ref="I17:J17"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="E14:H14"/>
     <mergeCell ref="I14:J14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="E15:H15"/>
     <mergeCell ref="I15:J15"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:H12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="E10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="E8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="E9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="G2:J3"/>
     <mergeCell ref="B5:I5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:H7"/>
     <mergeCell ref="I7:J7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-[...405 lines deleted...]
-  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="21" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="B1:L21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="G2" sqref="G2:J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1" style="5" customWidth="1"/>
     <col min="2" max="2" width="2.625" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.375" style="5" customWidth="1"/>
     <col min="4" max="4" width="7.75" style="5" customWidth="1"/>
     <col min="5" max="5" width="13.125" style="5" customWidth="1"/>
     <col min="6" max="6" width="3.125" style="5" customWidth="1"/>
     <col min="7" max="7" width="1" style="5" customWidth="1"/>
     <col min="8" max="8" width="0.875" style="5" customWidth="1"/>
     <col min="9" max="9" width="1.625" style="5" customWidth="1"/>
     <col min="10" max="10" width="16.125" style="5" customWidth="1"/>
     <col min="11" max="11" width="18.375" style="5" customWidth="1"/>
     <col min="12" max="12" width="18.125" style="5" customWidth="1"/>
     <col min="13" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="3.4" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:12" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="G2" s="21" t="s">
+      <c r="G2" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="H2" s="21"/>
-[...1 lines deleted...]
-      <c r="J2" s="21"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
     </row>
     <row r="3" spans="2:12" ht="12.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="23" t="s">
+      <c r="B3" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="23"/>
-[...5 lines deleted...]
-      <c r="J3" s="21"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
     </row>
     <row r="4" spans="2:12" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="2:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="22" t="s">
+      <c r="B5" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="22"/>
-[...5 lines deleted...]
-      <c r="I5" s="22"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
     </row>
     <row r="6" spans="2:12" ht="5.65" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="2:12" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="24" t="s">
+      <c r="C7" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="24"/>
-      <c r="E7" s="24" t="s">
+      <c r="D7" s="21"/>
+      <c r="E7" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="24"/>
-[...2 lines deleted...]
-      <c r="I7" s="24" t="s">
+      <c r="F7" s="21"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="J7" s="24"/>
+      <c r="J7" s="21"/>
       <c r="K7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="19">
+      <c r="C8" s="22">
         <v>1</v>
       </c>
-      <c r="D8" s="19"/>
-      <c r="E8" s="19">
+      <c r="D8" s="22"/>
+      <c r="E8" s="22">
         <v>2</v>
       </c>
-      <c r="F8" s="19"/>
-[...2 lines deleted...]
-      <c r="I8" s="19">
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22">
         <v>3</v>
       </c>
-      <c r="J8" s="19"/>
+      <c r="J8" s="22"/>
       <c r="K8" s="7">
         <v>4</v>
       </c>
       <c r="L8" s="7">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="2:12" ht="183.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="20" t="s">
-[...3 lines deleted...]
-      <c r="E9" s="20" t="s">
+      <c r="C9" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23" t="s">
         <v>52</v>
       </c>
-      <c r="F9" s="20"/>
-[...2 lines deleted...]
-      <c r="I9" s="20" t="s">
+      <c r="J9" s="23"/>
+      <c r="K9" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="J9" s="20"/>
-      <c r="K9" s="8" t="s">
+      <c r="L9" s="8" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="10" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C10" s="19">
+      <c r="C10" s="22">
         <v>8</v>
       </c>
-      <c r="D10" s="19"/>
-      <c r="E10" s="19">
+      <c r="D10" s="22"/>
+      <c r="E10" s="22">
         <v>9</v>
       </c>
-      <c r="F10" s="19"/>
-[...2 lines deleted...]
-      <c r="I10" s="19">
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22">
         <v>10</v>
       </c>
-      <c r="J10" s="19"/>
+      <c r="J10" s="22"/>
       <c r="K10" s="7">
         <v>11</v>
       </c>
       <c r="L10" s="7">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="2:12" ht="235.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="20" t="s">
-[...7 lines deleted...]
-      <c r="I11" s="20" t="s">
+      <c r="C11" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="J11" s="23"/>
+      <c r="K11" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="J11" s="20"/>
-      <c r="K11" s="8" t="s">
+      <c r="L11" s="8" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="12" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C12" s="19">
+      <c r="C12" s="22">
         <v>15</v>
       </c>
-      <c r="D12" s="19"/>
-      <c r="E12" s="19">
+      <c r="D12" s="22"/>
+      <c r="E12" s="22">
         <v>16</v>
       </c>
-      <c r="F12" s="19"/>
-[...2 lines deleted...]
-      <c r="I12" s="19">
+      <c r="F12" s="22"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22">
         <v>17</v>
       </c>
-      <c r="J12" s="19"/>
+      <c r="J12" s="22"/>
       <c r="K12" s="7">
         <v>18</v>
       </c>
       <c r="L12" s="7">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="2:12" ht="196.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="20" t="s">
+      <c r="C13" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="D13" s="20"/>
-      <c r="E13" s="20" t="s">
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23" t="s">
         <v>60</v>
       </c>
-      <c r="F13" s="20"/>
-[...2 lines deleted...]
-      <c r="I13" s="20" t="s">
+      <c r="J13" s="23"/>
+      <c r="K13" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="J13" s="20"/>
-      <c r="K13" s="8" t="s">
+      <c r="L13" s="8" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="14" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C14" s="19">
+      <c r="C14" s="22">
         <v>22</v>
       </c>
-      <c r="D14" s="19"/>
-      <c r="E14" s="19">
+      <c r="D14" s="22"/>
+      <c r="E14" s="22">
         <v>23</v>
       </c>
-      <c r="F14" s="19"/>
-[...2 lines deleted...]
-      <c r="I14" s="19">
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22">
         <v>24</v>
       </c>
-      <c r="J14" s="19"/>
+      <c r="J14" s="22"/>
       <c r="K14" s="7">
         <v>25</v>
       </c>
       <c r="L14" s="7">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="2:12" ht="235.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="20" t="s">
+      <c r="C15" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23" t="s">
         <v>64</v>
       </c>
-      <c r="D15" s="20"/>
-      <c r="E15" s="20" t="s">
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23" t="s">
         <v>65</v>
       </c>
-      <c r="F15" s="20"/>
-[...2 lines deleted...]
-      <c r="I15" s="20" t="s">
+      <c r="J15" s="23"/>
+      <c r="K15" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="L15" s="8" t="s">
         <v>66</v>
-      </c>
-[...5 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16" spans="2:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C16" s="19">
+      <c r="C16" s="22">
         <v>29</v>
       </c>
-      <c r="D16" s="19"/>
-      <c r="E16" s="19">
+      <c r="D16" s="22"/>
+      <c r="E16" s="22">
         <v>30</v>
       </c>
-      <c r="F16" s="19"/>
-[...5 lines deleted...]
-      <c r="J16" s="20"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="22"/>
+      <c r="I16" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="23"/>
       <c r="K16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="L16" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:12" ht="196.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="20" t="s">
+      <c r="C17" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="D17" s="20"/>
-[...9 lines deleted...]
-      <c r="J17" s="20"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="J17" s="23"/>
       <c r="K17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="L17" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="2:12" ht="5.65" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="19" spans="2:12" s="10" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="18" t="s">
+      <c r="B19" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="18"/>
+      <c r="C19" s="24"/>
     </row>
     <row r="20" spans="2:12" s="10" customFormat="1" ht="30.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="18" t="s">
+      <c r="B20" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="C20" s="18"/>
-[...8 lines deleted...]
-      <c r="L20" s="18"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
     </row>
     <row r="21" spans="2:12" s="10" customFormat="1" ht="35.65" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="G2:J3"/>
-[...28 lines deleted...]
-    <mergeCell ref="I15:J15"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:L20"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="E16:H16"/>
     <mergeCell ref="I16:J16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="E17:H17"/>
     <mergeCell ref="I17:J17"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:H14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="E15:H15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="E12:H12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="E13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="E10:H10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="E11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:H8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="E9:H9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="G2:J3"/>
+    <mergeCell ref="B5:I5"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="E7:H7"/>
+    <mergeCell ref="I7:J7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="21" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>